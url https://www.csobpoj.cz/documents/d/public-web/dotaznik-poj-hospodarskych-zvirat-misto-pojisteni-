--- v0 (2025-10-15)
+++ v1 (2026-10-26)
@@ -1,213 +1,218 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28526"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\je11076\Desktop\AGRO setkání\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="P:\CSOBPoj\Zemedelske_pojisteni\= METODIKY + FORMULÁŘE + TYPOVAČKA\= FORMULÁŘE\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{49AAA902-12E3-4294-808E-441C4C4AD893}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
-  <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="YcjQqcKjLMe2rV4HVbn6MnSOuYIPwyT8ya5smiGv765P2VRT461sSj8hVZCftmMMes42lJiq4XTkHGgDE0H8qw==" workbookSaltValue="36ULrc3lTpRgYb/gmN19jQ==" workbookSpinCount="100000" lockStructure="1"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C280EC7E-7302-4578-9F77-526DE9817D74}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="vuSLN3kb1hGgYE/Dy0mUVLEs+C9FGq65Jz22BhsR1Lhh2HnynpFlOoUrfH6NSOCYoAwkdpBIFoXbasaPMvlOdA==" workbookSaltValue="xIveJhjiDLHZ96CgAYXHtA==" workbookSpinCount="100000" lockStructure="1"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" xr2:uid="{C8597BA0-63EE-459B-8E8C-8030075F1FF2}"/>
   </bookViews>
   <sheets>
     <sheet name="DOTAZNÍK - MÍSTO POJIŠTĚNÍ" sheetId="1" r:id="rId1"/>
+    <sheet name="NÁVOD - číslo objektu_stáje" sheetId="2" r:id="rId2"/>
   </sheets>
-  <externalReferences>
-[...1 lines deleted...]
-  </externalReferences>
   <definedNames>
     <definedName name="drůbež">'DOTAZNÍK - MÍSTO POJIŠTĚNÍ'!$T$15:$T$26</definedName>
     <definedName name="kozy">'DOTAZNÍK - MÍSTO POJIŠTĚNÍ'!$R$15:$R$18</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'DOTAZNÍK - MÍSTO POJIŠTĚNÍ'!$B$3:$J$74</definedName>
-    <definedName name="OblastSazebZvirat">'[1]Typovačka-zvířata'!$DZ$35:$EF$73</definedName>
+    <definedName name="OblastSazebZvirat">#REF!</definedName>
     <definedName name="ovce">'DOTAZNÍK - MÍSTO POJIŠTĚNÍ'!$S$15:$S$19</definedName>
-    <definedName name="PlodinyStandard">'[1]Typovačka-plodiny'!$DX$35:$DY$40</definedName>
+    <definedName name="PlodinyStandard">#REF!</definedName>
     <definedName name="prasata">'DOTAZNÍK - MÍSTO POJIŠTĚNÍ'!$Q$15:$Q$20</definedName>
     <definedName name="skot">'DOTAZNÍK - MÍSTO POJIŠTĚNÍ'!$P$15:$P$21</definedName>
-    <definedName name="SUZvirat">'[1]Typovačka-zvířata'!$DZ$82:$EA$86</definedName>
-    <definedName name="Zvirata">'[1]Typovačka-zvířata'!$DW$35:$DX$39</definedName>
+    <definedName name="SUZvirat">#REF!</definedName>
+    <definedName name="Zvirata">#REF!</definedName>
   </definedNames>
-  <calcPr calcId="191029"/>
+  <calcPr calcId="191029" iterate="1"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="B20" i="1" l="1"/>
-[...32 lines deleted...]
-  <c r="B53" i="1"/>
+  <c r="C15" i="1" l="1"/>
+  <c r="C16" i="1"/>
+  <c r="C17" i="1"/>
+  <c r="C18" i="1"/>
+  <c r="C19" i="1"/>
+  <c r="B15" i="1"/>
+  <c r="B16" i="1" s="1"/>
+  <c r="B17" i="1" s="1"/>
+  <c r="B18" i="1" s="1"/>
+  <c r="B19" i="1" s="1"/>
+  <c r="B20" i="1" s="1"/>
+  <c r="B21" i="1" s="1"/>
+  <c r="B22" i="1" s="1"/>
+  <c r="B23" i="1" s="1"/>
+  <c r="B24" i="1" s="1"/>
+  <c r="B25" i="1" s="1"/>
+  <c r="B26" i="1" s="1"/>
+  <c r="B27" i="1" s="1"/>
+  <c r="B28" i="1" s="1"/>
+  <c r="B29" i="1" s="1"/>
+  <c r="B30" i="1" s="1"/>
+  <c r="B31" i="1" s="1"/>
+  <c r="B32" i="1" s="1"/>
+  <c r="B33" i="1" s="1"/>
+  <c r="B34" i="1" s="1"/>
+  <c r="B35" i="1" s="1"/>
+  <c r="B36" i="1" s="1"/>
+  <c r="B37" i="1" s="1"/>
+  <c r="B38" i="1" s="1"/>
+  <c r="B39" i="1" s="1"/>
+  <c r="B40" i="1" s="1"/>
+  <c r="B41" i="1" s="1"/>
+  <c r="B42" i="1" s="1"/>
+  <c r="B43" i="1" s="1"/>
+  <c r="B44" i="1" s="1"/>
+  <c r="B45" i="1" s="1"/>
+  <c r="B46" i="1" s="1"/>
+  <c r="B47" i="1" s="1"/>
+  <c r="B48" i="1" s="1"/>
+  <c r="B49" i="1" s="1"/>
+  <c r="B50" i="1" s="1"/>
+  <c r="B51" i="1" s="1"/>
+  <c r="B52" i="1" s="1"/>
+  <c r="B53" i="1" s="1"/>
   <c r="B54" i="1"/>
   <c r="B55" i="1"/>
   <c r="B56" i="1"/>
   <c r="B57" i="1"/>
   <c r="B58" i="1"/>
   <c r="B59" i="1"/>
   <c r="B60" i="1"/>
   <c r="B61" i="1"/>
   <c r="B62" i="1"/>
-  <c r="I73" i="1"/>
   <c r="C62" i="1"/>
   <c r="C61" i="1"/>
   <c r="C60" i="1"/>
   <c r="C59" i="1"/>
   <c r="C58" i="1"/>
   <c r="C57" i="1"/>
   <c r="C56" i="1"/>
   <c r="C55" i="1"/>
   <c r="C54" i="1"/>
   <c r="C53" i="1"/>
   <c r="C52" i="1"/>
   <c r="C51" i="1"/>
   <c r="C50" i="1"/>
   <c r="C49" i="1"/>
   <c r="C48" i="1"/>
   <c r="C47" i="1"/>
   <c r="C46" i="1"/>
   <c r="C45" i="1"/>
   <c r="C44" i="1"/>
   <c r="C43" i="1"/>
   <c r="C42" i="1"/>
   <c r="C41" i="1"/>
   <c r="C40" i="1"/>
   <c r="C39" i="1"/>
   <c r="C38" i="1"/>
   <c r="C37" i="1"/>
   <c r="C36" i="1"/>
   <c r="C35" i="1"/>
   <c r="C34" i="1"/>
   <c r="C33" i="1"/>
   <c r="C32" i="1"/>
   <c r="C31" i="1"/>
   <c r="C30" i="1"/>
   <c r="C29" i="1"/>
   <c r="C28" i="1"/>
   <c r="C27" i="1"/>
   <c r="C26" i="1"/>
   <c r="C25" i="1"/>
   <c r="C24" i="1"/>
   <c r="C23" i="1"/>
   <c r="C22" i="1"/>
   <c r="C21" i="1"/>
   <c r="C20" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="53" uniqueCount="53">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="60" uniqueCount="60">
   <si>
     <t>Skot, prasata, ovce, kozy, drůbež</t>
   </si>
   <si>
     <t>Č.</t>
   </si>
   <si>
     <t>Číslo chovu</t>
   </si>
   <si>
     <t>Číslo objektu/stáje</t>
   </si>
   <si>
-    <t>Katastrální území</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Druh zvířat </t>
   </si>
   <si>
     <t>Počet zvířat (objekt/stáj)</t>
   </si>
   <si>
     <t>Poznámka</t>
   </si>
   <si>
     <t>DOTAZNÍK - Místo pojištění (hospodářská zvířata)</t>
   </si>
   <si>
     <t xml:space="preserve">Pojistník: </t>
   </si>
   <si>
     <t>IČ:</t>
   </si>
   <si>
     <t>krávy</t>
   </si>
   <si>
     <t>telata do 6 měs.</t>
   </si>
   <si>
     <t>jalovice od 6 měs.</t>
@@ -306,60 +311,124 @@
     <t>výkrm krůt</t>
   </si>
   <si>
     <t>Kategorie zvířat</t>
   </si>
   <si>
     <t>skot</t>
   </si>
   <si>
     <t>prasata</t>
   </si>
   <si>
     <t>ovce</t>
   </si>
   <si>
     <t>drůbež</t>
   </si>
   <si>
     <t>VYPLNIL:</t>
   </si>
   <si>
     <t>DNE:</t>
   </si>
   <si>
     <t>kozy</t>
+  </si>
+  <si>
+    <t>NÁZEV
+katastrálního území</t>
+  </si>
+  <si>
+    <t>Návod jak zistit číslo objektu/stáje je k dispozici na dalším listě tohoto souboru.</t>
+  </si>
+  <si>
+    <t>https://mze.gov.cz/public/app/lpisext/lpis/verejny2/plpis/</t>
+  </si>
+  <si>
+    <t>Návod pro vyhledávání čísel objektů/stájí</t>
+  </si>
+  <si>
+    <t>1) Informace o číslech objektů/stájí jsou k dispozici ve veřejném LPIS:</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">2) v levé části je zapotřebí označit žlutě žárovku </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <rFont val="Arial CE"/>
+        <charset val="238"/>
+      </rPr>
+      <t>"Provozovny"</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">3) v pravé horní části </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <rFont val="Arial CE"/>
+        <charset val="238"/>
+      </rPr>
+      <t>vyhledat</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Arial CE"/>
+        <charset val="238"/>
+      </rPr>
+      <t xml:space="preserve"> konkrétní číslo chovu (např. CZ 12345678) a </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <rFont val="Arial CE"/>
+        <charset val="238"/>
+      </rPr>
+      <t>kliknout na lupu</t>
+    </r>
+  </si>
+  <si>
+    <t>4) kliknutím na kokrétní objekt/stáj v mapě se zobrazí okno s číslem objektu</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="00,000,000"/>
   </numFmts>
-  <fonts count="13" x14ac:knownFonts="1">
+  <fonts count="15" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial CE"/>
       <charset val="238"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
       <name val="Arial CE"/>
       <charset val="238"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="18"/>
       <name val="Arial CE"/>
       <charset val="238"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <name val="Arial CE"/>
       <charset val="238"/>
     </font>
     <font>
@@ -392,96 +461,110 @@
       <name val="Arial CE"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial CE"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="14"/>
       <name val="Arial CE"/>
       <charset val="238"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <name val="Arial CE"/>
       <charset val="238"/>
     </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Arial CE"/>
+      <charset val="238"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial CE"/>
+      <charset val="238"/>
+    </font>
   </fonts>
   <fills count="8">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF0183EF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="1" tint="0.499984740745262"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="8" tint="0.39997558519241921"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="7" tint="0.39997558519241921"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="6" tint="0.39997558519241921"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="26">
+  <borders count="24">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
@@ -654,78 +737,50 @@
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
-[...26 lines deleted...]
-    <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
@@ -773,303 +828,310 @@
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="72">
+  <cellXfs count="71">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1"/>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1"/>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="14" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="3" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="4" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="5" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="6" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="7" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="7" borderId="3" xfId="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="3" borderId="15" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" quotePrefix="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
     <xf numFmtId="49" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="3" fontId="0" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" indent="1" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" indent="1" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" indent="1" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" indent="1" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyProtection="1">
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="2" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="14" fontId="12" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="14" fontId="12" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="14" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="14" fontId="3" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...24 lines deleted...]
-      <alignment horizontal="left"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
-  <cellStyles count="2">
+  <cellStyles count="3">
+    <cellStyle name="Hypertextový odkaz" xfId="2" builtinId="8"/>
     <cellStyle name="Normální" xfId="0" builtinId="0"/>
     <cellStyle name="Normální 2" xfId="1" xr:uid="{4121B72C-556E-404D-AC72-F5D0A3EC56E3}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/vmlDrawing1.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>358588</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>1</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>9</xdr:col>
       <xdr:colOff>2404780</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>89647</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Obrázek 2">
           <a:extLst>
@@ -1087,825 +1149,464 @@
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="6822141" y="510989"/>
           <a:ext cx="2046192" cy="744070"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...773 lines deleted...]
-</externalLink>
+<file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>45721</xdr:colOff>
+      <xdr:row>7</xdr:row>
+      <xdr:rowOff>114301</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>8</xdr:col>
+      <xdr:colOff>342901</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>85767</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="Obrázek 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AD2D263F-2DA4-11E5-1657-918BB6CC2752}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="274321" y="1386841"/>
+          <a:ext cx="4564380" cy="4497746"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:ln>
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>182880</xdr:colOff>
+      <xdr:row>29</xdr:row>
+      <xdr:rowOff>137160</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>342900</xdr:colOff>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>45720</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="3" name="Ovál 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{58BA5B98-931B-FEC6-8EF5-22507B41D9E3}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="182880" y="5097780"/>
+          <a:ext cx="998220" cy="243840"/>
+        </a:xfrm>
+        <a:prstGeom prst="ellipse">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:solidFill>
+            <a:srgbClr val="FF0000"/>
+          </a:solidFill>
+          <a:headEnd type="none" w="med" len="med"/>
+          <a:tailEnd type="none" w="med" len="med"/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent2"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="lt1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent2"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:endParaRPr lang="cs-CZ" sz="1100" kern="1200"/>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>487681</xdr:colOff>
+      <xdr:row>7</xdr:row>
+      <xdr:rowOff>91440</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>16</xdr:col>
+      <xdr:colOff>411480</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>130554</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="6" name="Obrázek 5">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D1EB48B4-6112-D8C4-CBA7-1D8C9048E425}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="5593081" y="1363980"/>
+          <a:ext cx="4190999" cy="4565394"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:ln>
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>167640</xdr:colOff>
+      <xdr:row>10</xdr:row>
+      <xdr:rowOff>129540</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>16</xdr:col>
+      <xdr:colOff>556260</xdr:colOff>
+      <xdr:row>12</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="7" name="Ovál 6">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9D519D24-5E8C-4460-8D02-3B45AA528CE0}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="8930640" y="1905000"/>
+          <a:ext cx="998220" cy="243840"/>
+        </a:xfrm>
+        <a:prstGeom prst="ellipse">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:solidFill>
+            <a:srgbClr val="FF0000"/>
+          </a:solidFill>
+          <a:headEnd type="none" w="med" len="med"/>
+          <a:tailEnd type="none" w="med" len="med"/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent2"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="lt1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent2"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:endParaRPr lang="cs-CZ" sz="1100" kern="1200"/>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>13</xdr:col>
+      <xdr:colOff>220980</xdr:colOff>
+      <xdr:row>12</xdr:row>
+      <xdr:rowOff>22860</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>13</xdr:row>
+      <xdr:rowOff>99060</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="8" name="Ovál 7">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4511F324-118C-4E44-8CFD-C553093CD2A2}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="7764780" y="2133600"/>
+          <a:ext cx="998220" cy="243840"/>
+        </a:xfrm>
+        <a:prstGeom prst="ellipse">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:solidFill>
+            <a:srgbClr val="FF0000"/>
+          </a:solidFill>
+          <a:headEnd type="none" w="med" len="med"/>
+          <a:tailEnd type="none" w="med" len="med"/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent2"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="lt1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent2"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:endParaRPr lang="cs-CZ" sz="1100" kern="1200"/>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>18</xdr:col>
+      <xdr:colOff>7621</xdr:colOff>
+      <xdr:row>7</xdr:row>
+      <xdr:rowOff>83820</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>25</xdr:col>
+      <xdr:colOff>160020</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>162459</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="9" name="Obrázek 8">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7FD1AB18-4BAC-6704-9A15-5D05A5CD9C9B}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="9989821" y="1356360"/>
+          <a:ext cx="4419599" cy="4604919"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:ln>
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>19</xdr:col>
+      <xdr:colOff>579120</xdr:colOff>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>152400</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>21</xdr:col>
+      <xdr:colOff>358140</xdr:colOff>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>60960</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="10" name="Ovál 9">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5CD9AFB5-FEE1-42DE-95F0-E8377F84D186}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="11170920" y="4274820"/>
+          <a:ext cx="998220" cy="243840"/>
+        </a:xfrm>
+        <a:prstGeom prst="ellipse">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:solidFill>
+            <a:srgbClr val="FF0000"/>
+          </a:solidFill>
+          <a:headEnd type="none" w="med" len="med"/>
+          <a:tailEnd type="none" w="med" len="med"/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent2"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="lt1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent2"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:endParaRPr lang="cs-CZ" sz="1100" kern="1200"/>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motiv sady Office">
   <a:themeElements>
     <a:clrScheme name="Kancelář">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2214,1248 +1915,1326 @@
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:round/>
           <a:headEnd type="none" w="med" len="med"/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:effectLst/>
       </a:spPr>
       <a:bodyPr vertOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" upright="1"/>
       <a:lstStyle/>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mze.gov.cz/public/app/lpisext/lpis/verejny2/plpis/" TargetMode="External"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A5C70E17-633A-463B-970C-177126B100C8}">
   <sheetPr>
     <tabColor theme="4" tint="0.59999389629810485"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:T75"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
       <pane xSplit="1" ySplit="14" topLeftCell="B15" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A15" sqref="A15"/>
-      <selection pane="bottomRight" activeCell="B1" sqref="B1"/>
+      <selection pane="bottomRight" activeCell="D15" sqref="D15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="13.2" zeroHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="2.44140625" customWidth="1"/>
     <col min="2" max="3" width="3.21875" customWidth="1"/>
     <col min="4" max="4" width="10.33203125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="12.77734375" bestFit="1" customWidth="1"/>
     <col min="6" max="7" width="24.44140625" customWidth="1"/>
     <col min="8" max="8" width="25.21875" customWidth="1"/>
     <col min="9" max="9" width="12.44140625" customWidth="1"/>
     <col min="10" max="10" width="36.6640625" customWidth="1"/>
     <col min="11" max="11" width="3.77734375" customWidth="1"/>
-    <col min="12" max="15" width="8.77734375" hidden="1"/>
-[...4 lines deleted...]
-    <col min="20" max="20" width="20.77734375" hidden="1"/>
+    <col min="12" max="15" width="8.77734375" hidden="1" customWidth="1"/>
+    <col min="16" max="16" width="23" hidden="1" customWidth="1"/>
+    <col min="17" max="17" width="23.33203125" hidden="1" customWidth="1"/>
+    <col min="18" max="18" width="15.44140625" hidden="1" customWidth="1"/>
+    <col min="19" max="19" width="23.88671875" hidden="1" customWidth="1"/>
+    <col min="20" max="20" width="20.77734375" hidden="1" customWidth="1"/>
     <col min="21" max="16384" width="8.77734375" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20" x14ac:dyDescent="0.25"/>
     <row r="2" spans="1:20" x14ac:dyDescent="0.25"/>
     <row r="3" spans="1:20" x14ac:dyDescent="0.25"/>
     <row r="4" spans="1:20" x14ac:dyDescent="0.25"/>
     <row r="5" spans="1:20" x14ac:dyDescent="0.25"/>
     <row r="6" spans="1:20" ht="24.6" x14ac:dyDescent="0.4">
       <c r="A6" s="1"/>
-      <c r="B6" s="54" t="s">
-[...9 lines deleted...]
-      <c r="J6" s="54"/>
+      <c r="B6" s="61" t="s">
+        <v>7</v>
+      </c>
+      <c r="C6" s="61"/>
+      <c r="D6" s="61"/>
+      <c r="E6" s="61"/>
+      <c r="F6" s="61"/>
+      <c r="G6" s="61"/>
+      <c r="H6" s="61"/>
+      <c r="I6" s="61"/>
+      <c r="J6" s="61"/>
       <c r="K6" s="1"/>
     </row>
     <row r="7" spans="1:20" ht="23.4" thickBot="1" x14ac:dyDescent="0.45">
       <c r="A7" s="1"/>
       <c r="B7" s="2"/>
       <c r="C7" s="2"/>
       <c r="D7" s="2"/>
       <c r="E7" s="2"/>
       <c r="F7" s="2"/>
       <c r="G7" s="2"/>
       <c r="H7" s="2"/>
       <c r="I7" s="2"/>
       <c r="J7" s="2"/>
       <c r="K7" s="1"/>
     </row>
     <row r="8" spans="1:20" ht="23.4" thickBot="1" x14ac:dyDescent="0.45">
       <c r="A8" s="1"/>
       <c r="B8" s="19" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="C8" s="18"/>
       <c r="D8" s="2"/>
-      <c r="E8" s="55"/>
-[...1 lines deleted...]
-      <c r="G8" s="57"/>
+      <c r="E8" s="62"/>
+      <c r="F8" s="63"/>
+      <c r="G8" s="64"/>
       <c r="H8" s="29"/>
       <c r="I8" s="20" t="s">
-        <v>10</v>
-[...1 lines deleted...]
-      <c r="J8" s="37"/>
+        <v>9</v>
+      </c>
+      <c r="J8" s="35"/>
       <c r="K8" s="1"/>
     </row>
     <row r="9" spans="1:20" ht="22.8" x14ac:dyDescent="0.4">
       <c r="A9" s="1"/>
       <c r="B9" s="2"/>
       <c r="C9" s="2"/>
       <c r="D9" s="2"/>
       <c r="E9" s="2"/>
       <c r="F9" s="2"/>
       <c r="G9" s="2"/>
       <c r="H9" s="2"/>
       <c r="I9" s="2"/>
       <c r="J9" s="2"/>
       <c r="K9" s="1"/>
     </row>
     <row r="10" spans="1:20" x14ac:dyDescent="0.25">
       <c r="B10" s="3"/>
       <c r="C10" s="3"/>
       <c r="D10" s="3"/>
       <c r="E10" s="4"/>
       <c r="F10" s="4"/>
       <c r="G10" s="4"/>
       <c r="H10" s="3"/>
       <c r="I10" s="4"/>
       <c r="J10" s="3"/>
     </row>
     <row r="11" spans="1:20" ht="17.399999999999999" x14ac:dyDescent="0.3">
       <c r="B11" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C11" s="5"/>
       <c r="D11" s="5"/>
       <c r="E11" s="4"/>
       <c r="F11" s="4"/>
       <c r="G11" s="4"/>
       <c r="I11" s="4"/>
       <c r="J11" s="3"/>
     </row>
     <row r="12" spans="1:20" x14ac:dyDescent="0.25">
       <c r="B12" s="3"/>
       <c r="C12" s="3"/>
       <c r="D12" s="3"/>
       <c r="E12" s="4"/>
       <c r="F12" s="4"/>
       <c r="G12" s="4"/>
       <c r="H12" s="3"/>
       <c r="I12" s="4"/>
       <c r="J12" s="3"/>
     </row>
-    <row r="13" spans="1:20" ht="13.8" thickBot="1" x14ac:dyDescent="0.3"/>
+    <row r="13" spans="1:20" ht="13.8" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="E13" s="54" t="s">
+        <v>53</v>
+      </c>
+    </row>
     <row r="14" spans="1:20" ht="41.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B14" s="63" t="s">
+      <c r="B14" s="46" t="s">
         <v>1</v>
       </c>
-      <c r="C14" s="64" t="s">
+      <c r="C14" s="69" t="s">
         <v>2</v>
       </c>
-      <c r="D14" s="64"/>
-      <c r="E14" s="65" t="s">
+      <c r="D14" s="69"/>
+      <c r="E14" s="47" t="s">
         <v>3</v>
       </c>
-      <c r="F14" s="66" t="s">
+      <c r="F14" s="48" t="s">
+        <v>52</v>
+      </c>
+      <c r="G14" s="48" t="s">
+        <v>44</v>
+      </c>
+      <c r="H14" s="45" t="s">
         <v>4</v>
       </c>
-      <c r="G14" s="66" t="s">
+      <c r="I14" s="47" t="s">
+        <v>5</v>
+      </c>
+      <c r="J14" s="49" t="s">
+        <v>6</v>
+      </c>
+      <c r="P14" t="s">
         <v>45</v>
       </c>
-      <c r="H14" s="62" t="s">
-[...8 lines deleted...]
-      <c r="P14" t="s">
+      <c r="Q14" t="s">
         <v>46</v>
       </c>
-      <c r="Q14" t="s">
+      <c r="R14" t="s">
+        <v>51</v>
+      </c>
+      <c r="S14" t="s">
         <v>47</v>
       </c>
-      <c r="R14" t="s">
-[...2 lines deleted...]
-      <c r="S14" t="s">
+      <c r="T14" t="s">
         <v>48</v>
       </c>
-      <c r="T14" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="15" spans="1:20" x14ac:dyDescent="0.25">
-      <c r="B15" s="69"/>
-[...7 lines deleted...]
-      <c r="J15" s="45"/>
+      <c r="B15" s="51" t="str">
+        <f>IF(D15="","",1)</f>
+        <v/>
+      </c>
+      <c r="C15" s="6" t="str">
+        <f t="shared" ref="C15:C19" si="0">IF(D15="","","CZ")</f>
+        <v/>
+      </c>
+      <c r="D15" s="36"/>
+      <c r="E15" s="38"/>
+      <c r="F15" s="53"/>
+      <c r="G15" s="39"/>
+      <c r="H15" s="40"/>
+      <c r="I15" s="38"/>
+      <c r="J15" s="41"/>
       <c r="P15" s="21" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="Q15" s="22" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="R15" s="23" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="S15" s="24" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="T15" s="25" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
     </row>
     <row r="16" spans="1:20" x14ac:dyDescent="0.25">
-      <c r="B16" s="70"/>
-[...1 lines deleted...]
-      <c r="D16" s="38"/>
+      <c r="B16" s="51" t="str">
+        <f t="shared" ref="B16:B22" si="1">IF(D16="","",B15+1)</f>
+        <v/>
+      </c>
+      <c r="C16" s="6" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="D16" s="36"/>
       <c r="E16" s="7"/>
-      <c r="F16" s="33"/>
-      <c r="G16" s="33"/>
+      <c r="F16" s="8"/>
+      <c r="G16" s="32"/>
       <c r="H16" s="27"/>
       <c r="I16" s="7"/>
-      <c r="J16" s="46"/>
+      <c r="J16" s="42"/>
       <c r="P16" s="21" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="Q16" s="22" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="R16" s="23" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="S16" s="24" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="T16" s="25" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="17" spans="2:20" x14ac:dyDescent="0.25">
-      <c r="B17" s="70"/>
-[...1 lines deleted...]
-      <c r="D17" s="38"/>
+      <c r="B17" s="51" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="C17" s="6" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="D17" s="36"/>
       <c r="E17" s="7"/>
-      <c r="F17" s="33"/>
-      <c r="G17" s="33"/>
+      <c r="F17" s="8"/>
+      <c r="G17" s="32"/>
       <c r="H17" s="27"/>
       <c r="I17" s="7"/>
-      <c r="J17" s="46"/>
+      <c r="J17" s="42"/>
       <c r="P17" s="21" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="Q17" s="22" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="R17" s="23" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="S17" s="24" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="T17" s="25" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
     </row>
     <row r="18" spans="2:20" x14ac:dyDescent="0.25">
-      <c r="B18" s="70"/>
-[...1 lines deleted...]
-      <c r="D18" s="38"/>
+      <c r="B18" s="51" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="C18" s="6" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="D18" s="36"/>
       <c r="E18" s="7"/>
-      <c r="F18" s="33"/>
-      <c r="G18" s="33"/>
+      <c r="F18" s="8"/>
+      <c r="G18" s="32"/>
       <c r="H18" s="27"/>
       <c r="I18" s="7"/>
-      <c r="J18" s="46"/>
+      <c r="J18" s="42"/>
       <c r="P18" s="21" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="Q18" s="22" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="R18" s="23" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="S18" s="24" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="T18" s="25" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
     </row>
     <row r="19" spans="2:20" x14ac:dyDescent="0.25">
-      <c r="B19" s="70"/>
-[...1 lines deleted...]
-      <c r="D19" s="38"/>
+      <c r="B19" s="51" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="C19" s="6" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="D19" s="36"/>
       <c r="E19" s="7"/>
       <c r="F19" s="8"/>
-      <c r="G19" s="33"/>
+      <c r="G19" s="32"/>
       <c r="H19" s="27"/>
       <c r="I19" s="7"/>
-      <c r="J19" s="46"/>
+      <c r="J19" s="42"/>
       <c r="P19" s="21" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="Q19" s="22" t="s">
-        <v>22</v>
-[...1 lines deleted...]
-      <c r="R19" s="68"/>
+        <v>21</v>
+      </c>
+      <c r="R19" s="50"/>
       <c r="S19" s="24" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="T19" s="25" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="20" spans="2:20" x14ac:dyDescent="0.25">
-      <c r="B20" s="70" t="str">
-        <f t="shared" ref="B17:B62" si="0">IF(D20="","",B19+1)</f>
+      <c r="B20" s="51" t="str">
+        <f t="shared" si="1"/>
         <v/>
       </c>
       <c r="C20" s="6" t="str">
-        <f t="shared" ref="C16:C62" si="1">IF(D20="","","CZ")</f>
-[...2 lines deleted...]
-      <c r="D20" s="38"/>
+        <f t="shared" ref="C20:C62" si="2">IF(D20="","","CZ")</f>
+        <v/>
+      </c>
+      <c r="D20" s="36"/>
       <c r="E20" s="7"/>
       <c r="F20" s="8"/>
-      <c r="G20" s="33"/>
+      <c r="G20" s="32"/>
       <c r="H20" s="27"/>
       <c r="I20" s="7"/>
-      <c r="J20" s="46"/>
+      <c r="J20" s="42"/>
       <c r="P20" s="21" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="Q20" s="22" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="T20" s="25" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
     </row>
     <row r="21" spans="2:20" x14ac:dyDescent="0.25">
-      <c r="B21" s="70" t="str">
-        <f t="shared" si="0"/>
+      <c r="B21" s="51" t="str">
+        <f t="shared" si="1"/>
         <v/>
       </c>
       <c r="C21" s="6" t="str">
-        <f t="shared" si="1"/>
-[...2 lines deleted...]
-      <c r="D21" s="38"/>
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="D21" s="36"/>
       <c r="E21" s="7"/>
       <c r="F21" s="8"/>
-      <c r="G21" s="33"/>
+      <c r="G21" s="32"/>
       <c r="H21" s="27"/>
       <c r="I21" s="7"/>
-      <c r="J21" s="46"/>
+      <c r="J21" s="42"/>
       <c r="P21" s="30" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="T21" s="26" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
     </row>
     <row r="22" spans="2:20" x14ac:dyDescent="0.25">
-      <c r="B22" s="70" t="str">
-        <f t="shared" si="0"/>
+      <c r="B22" s="51" t="str">
+        <f t="shared" si="1"/>
         <v/>
       </c>
       <c r="C22" s="6" t="str">
-        <f t="shared" si="1"/>
-[...2 lines deleted...]
-      <c r="D22" s="38"/>
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="D22" s="36"/>
       <c r="E22" s="7"/>
       <c r="F22" s="8"/>
-      <c r="G22" s="33"/>
+      <c r="G22" s="32"/>
       <c r="H22" s="27"/>
       <c r="I22" s="7"/>
-      <c r="J22" s="46"/>
+      <c r="J22" s="42"/>
       <c r="P22" s="31"/>
       <c r="T22" s="25" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
     </row>
     <row r="23" spans="2:20" x14ac:dyDescent="0.25">
-      <c r="B23" s="70" t="str">
-        <f t="shared" si="0"/>
+      <c r="B23" s="51" t="str">
+        <f t="shared" ref="B23:B62" si="3">IF(D23="","",B22+1)</f>
         <v/>
       </c>
       <c r="C23" s="6" t="str">
-        <f t="shared" si="1"/>
-[...2 lines deleted...]
-      <c r="D23" s="38"/>
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="D23" s="36"/>
       <c r="E23" s="7"/>
       <c r="F23" s="8"/>
-      <c r="G23" s="33"/>
+      <c r="G23" s="32"/>
       <c r="H23" s="27"/>
       <c r="I23" s="7"/>
-      <c r="J23" s="46"/>
-      <c r="P23" s="32"/>
+      <c r="J23" s="42"/>
       <c r="T23" s="25" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
     </row>
     <row r="24" spans="2:20" x14ac:dyDescent="0.25">
-      <c r="B24" s="70" t="str">
-        <f t="shared" si="0"/>
+      <c r="B24" s="51" t="str">
+        <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="C24" s="6" t="str">
-        <f t="shared" si="1"/>
-[...2 lines deleted...]
-      <c r="D24" s="38"/>
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="D24" s="36"/>
       <c r="E24" s="7"/>
       <c r="F24" s="8"/>
-      <c r="G24" s="33"/>
+      <c r="G24" s="32"/>
       <c r="H24" s="27"/>
       <c r="I24" s="7"/>
-      <c r="J24" s="46"/>
-      <c r="P24" s="32"/>
+      <c r="J24" s="42"/>
       <c r="T24" s="25" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
     </row>
     <row r="25" spans="2:20" x14ac:dyDescent="0.25">
-      <c r="B25" s="70" t="str">
-        <f t="shared" si="0"/>
+      <c r="B25" s="51" t="str">
+        <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="C25" s="6" t="str">
-        <f t="shared" si="1"/>
-[...2 lines deleted...]
-      <c r="D25" s="38"/>
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="D25" s="36"/>
       <c r="E25" s="7"/>
       <c r="F25" s="8"/>
-      <c r="G25" s="33"/>
+      <c r="G25" s="32"/>
       <c r="H25" s="27"/>
       <c r="I25" s="7"/>
-      <c r="J25" s="46"/>
-      <c r="P25" s="32"/>
+      <c r="J25" s="42"/>
       <c r="T25" s="25" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
     </row>
     <row r="26" spans="2:20" x14ac:dyDescent="0.25">
-      <c r="B26" s="70" t="str">
-        <f t="shared" si="0"/>
+      <c r="B26" s="51" t="str">
+        <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="C26" s="6" t="str">
-        <f t="shared" si="1"/>
-[...2 lines deleted...]
-      <c r="D26" s="38"/>
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="D26" s="36"/>
       <c r="E26" s="7"/>
       <c r="F26" s="8"/>
-      <c r="G26" s="33"/>
+      <c r="G26" s="32"/>
       <c r="H26" s="27"/>
       <c r="I26" s="7"/>
-      <c r="J26" s="46"/>
-      <c r="P26" s="32"/>
+      <c r="J26" s="42"/>
       <c r="T26" s="25" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
     </row>
     <row r="27" spans="2:20" x14ac:dyDescent="0.25">
-      <c r="B27" s="70" t="str">
-        <f t="shared" si="0"/>
+      <c r="B27" s="51" t="str">
+        <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="C27" s="6" t="str">
-        <f t="shared" si="1"/>
-[...2 lines deleted...]
-      <c r="D27" s="38"/>
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="D27" s="36"/>
       <c r="E27" s="7"/>
       <c r="F27" s="8"/>
-      <c r="G27" s="33"/>
+      <c r="G27" s="32"/>
       <c r="H27" s="27"/>
       <c r="I27" s="7"/>
-      <c r="J27" s="46"/>
-      <c r="P27" s="32"/>
+      <c r="J27" s="42"/>
     </row>
     <row r="28" spans="2:20" x14ac:dyDescent="0.25">
-      <c r="B28" s="70" t="str">
-        <f t="shared" si="0"/>
+      <c r="B28" s="51" t="str">
+        <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="C28" s="6" t="str">
-        <f t="shared" si="1"/>
-[...2 lines deleted...]
-      <c r="D28" s="38"/>
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="D28" s="36"/>
       <c r="E28" s="7"/>
       <c r="F28" s="8"/>
-      <c r="G28" s="33"/>
+      <c r="G28" s="32"/>
       <c r="H28" s="27"/>
       <c r="I28" s="7"/>
-      <c r="J28" s="46"/>
-      <c r="P28" s="32"/>
+      <c r="J28" s="42"/>
     </row>
     <row r="29" spans="2:20" x14ac:dyDescent="0.25">
-      <c r="B29" s="70" t="str">
-        <f t="shared" si="0"/>
+      <c r="B29" s="51" t="str">
+        <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="C29" s="6" t="str">
-        <f t="shared" si="1"/>
-[...2 lines deleted...]
-      <c r="D29" s="38"/>
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="D29" s="36"/>
       <c r="E29" s="7"/>
       <c r="F29" s="8"/>
-      <c r="G29" s="33"/>
+      <c r="G29" s="32"/>
       <c r="H29" s="27"/>
       <c r="I29" s="7"/>
-      <c r="J29" s="46"/>
+      <c r="J29" s="42"/>
       <c r="P29" s="31"/>
     </row>
     <row r="30" spans="2:20" x14ac:dyDescent="0.25">
-      <c r="B30" s="70" t="str">
-        <f t="shared" si="0"/>
+      <c r="B30" s="51" t="str">
+        <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="C30" s="6" t="str">
-        <f t="shared" si="1"/>
-[...2 lines deleted...]
-      <c r="D30" s="38"/>
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="D30" s="36"/>
       <c r="E30" s="7"/>
       <c r="F30" s="8"/>
-      <c r="G30" s="33"/>
+      <c r="G30" s="32"/>
       <c r="H30" s="27"/>
       <c r="I30" s="7"/>
-      <c r="J30" s="46"/>
-      <c r="P30" s="32"/>
+      <c r="J30" s="42"/>
     </row>
     <row r="31" spans="2:20" x14ac:dyDescent="0.25">
-      <c r="B31" s="70" t="str">
-        <f t="shared" si="0"/>
+      <c r="B31" s="51" t="str">
+        <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="C31" s="6" t="str">
-        <f t="shared" si="1"/>
-[...2 lines deleted...]
-      <c r="D31" s="38"/>
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="D31" s="36"/>
       <c r="E31" s="7"/>
       <c r="F31" s="8"/>
-      <c r="G31" s="33"/>
+      <c r="G31" s="32"/>
       <c r="H31" s="27"/>
       <c r="I31" s="7"/>
-      <c r="J31" s="46"/>
-      <c r="P31" s="32"/>
+      <c r="J31" s="42"/>
     </row>
     <row r="32" spans="2:20" x14ac:dyDescent="0.25">
-      <c r="B32" s="70" t="str">
-        <f t="shared" si="0"/>
+      <c r="B32" s="51" t="str">
+        <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="C32" s="6" t="str">
-        <f t="shared" si="1"/>
-[...2 lines deleted...]
-      <c r="D32" s="38"/>
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="D32" s="36"/>
       <c r="E32" s="7"/>
       <c r="F32" s="8"/>
-      <c r="G32" s="33"/>
+      <c r="G32" s="32"/>
       <c r="H32" s="27"/>
       <c r="I32" s="7"/>
-      <c r="J32" s="46"/>
-      <c r="P32" s="32"/>
+      <c r="J32" s="42"/>
     </row>
     <row r="33" spans="2:16" x14ac:dyDescent="0.25">
-      <c r="B33" s="70" t="str">
-        <f t="shared" si="0"/>
+      <c r="B33" s="51" t="str">
+        <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="C33" s="6" t="str">
-        <f t="shared" si="1"/>
-[...2 lines deleted...]
-      <c r="D33" s="38"/>
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="D33" s="36"/>
       <c r="E33" s="7"/>
       <c r="F33" s="8"/>
-      <c r="G33" s="33"/>
+      <c r="G33" s="32"/>
       <c r="H33" s="27"/>
       <c r="I33" s="7"/>
-      <c r="J33" s="46"/>
-      <c r="P33" s="32"/>
+      <c r="J33" s="42"/>
     </row>
     <row r="34" spans="2:16" x14ac:dyDescent="0.25">
-      <c r="B34" s="70" t="str">
-        <f t="shared" si="0"/>
+      <c r="B34" s="51" t="str">
+        <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="C34" s="6" t="str">
-        <f t="shared" si="1"/>
-[...2 lines deleted...]
-      <c r="D34" s="38"/>
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="D34" s="36"/>
       <c r="E34" s="7"/>
       <c r="F34" s="8"/>
-      <c r="G34" s="33"/>
+      <c r="G34" s="32"/>
       <c r="H34" s="27"/>
       <c r="I34" s="7"/>
-      <c r="J34" s="46"/>
+      <c r="J34" s="42"/>
       <c r="P34" s="31"/>
     </row>
     <row r="35" spans="2:16" x14ac:dyDescent="0.25">
-      <c r="B35" s="70" t="str">
-        <f t="shared" si="0"/>
+      <c r="B35" s="51" t="str">
+        <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="C35" s="6" t="str">
-        <f t="shared" si="1"/>
-[...2 lines deleted...]
-      <c r="D35" s="38"/>
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="D35" s="36"/>
       <c r="E35" s="7"/>
       <c r="F35" s="8"/>
-      <c r="G35" s="33"/>
+      <c r="G35" s="32"/>
       <c r="H35" s="27"/>
       <c r="I35" s="7"/>
-      <c r="J35" s="46"/>
-      <c r="P35" s="32"/>
+      <c r="J35" s="42"/>
     </row>
     <row r="36" spans="2:16" x14ac:dyDescent="0.25">
-      <c r="B36" s="70" t="str">
-        <f t="shared" si="0"/>
+      <c r="B36" s="51" t="str">
+        <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="C36" s="6" t="str">
-        <f t="shared" si="1"/>
-[...2 lines deleted...]
-      <c r="D36" s="38"/>
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="D36" s="36"/>
       <c r="E36" s="7"/>
       <c r="F36" s="8"/>
-      <c r="G36" s="33"/>
+      <c r="G36" s="32"/>
       <c r="H36" s="27"/>
       <c r="I36" s="7"/>
-      <c r="J36" s="46"/>
-      <c r="P36" s="32"/>
+      <c r="J36" s="42"/>
     </row>
     <row r="37" spans="2:16" x14ac:dyDescent="0.25">
-      <c r="B37" s="70" t="str">
-        <f t="shared" si="0"/>
+      <c r="B37" s="51" t="str">
+        <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="C37" s="6" t="str">
-        <f t="shared" si="1"/>
-[...2 lines deleted...]
-      <c r="D37" s="38"/>
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="D37" s="36"/>
       <c r="E37" s="7"/>
       <c r="F37" s="8"/>
-      <c r="G37" s="33"/>
+      <c r="G37" s="32"/>
       <c r="H37" s="27"/>
       <c r="I37" s="7"/>
-      <c r="J37" s="46"/>
-      <c r="P37" s="32"/>
+      <c r="J37" s="42"/>
     </row>
     <row r="38" spans="2:16" x14ac:dyDescent="0.25">
-      <c r="B38" s="70" t="str">
-        <f t="shared" si="0"/>
+      <c r="B38" s="51" t="str">
+        <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="C38" s="6" t="str">
-        <f t="shared" si="1"/>
-[...2 lines deleted...]
-      <c r="D38" s="38"/>
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="D38" s="36"/>
       <c r="E38" s="7"/>
       <c r="F38" s="8"/>
-      <c r="G38" s="33"/>
+      <c r="G38" s="32"/>
       <c r="H38" s="27"/>
       <c r="I38" s="7"/>
-      <c r="J38" s="46"/>
-      <c r="P38" s="32"/>
+      <c r="J38" s="42"/>
     </row>
     <row r="39" spans="2:16" x14ac:dyDescent="0.25">
-      <c r="B39" s="70" t="str">
-        <f t="shared" si="0"/>
+      <c r="B39" s="51" t="str">
+        <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="C39" s="6" t="str">
-        <f t="shared" si="1"/>
-[...2 lines deleted...]
-      <c r="D39" s="38"/>
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="D39" s="36"/>
       <c r="E39" s="7"/>
       <c r="F39" s="8"/>
-      <c r="G39" s="33"/>
+      <c r="G39" s="32"/>
       <c r="H39" s="27"/>
       <c r="I39" s="7"/>
-      <c r="J39" s="46"/>
-      <c r="P39" s="32"/>
+      <c r="J39" s="42"/>
     </row>
     <row r="40" spans="2:16" x14ac:dyDescent="0.25">
-      <c r="B40" s="70" t="str">
-        <f t="shared" si="0"/>
+      <c r="B40" s="51" t="str">
+        <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="C40" s="6" t="str">
-        <f t="shared" si="1"/>
-[...2 lines deleted...]
-      <c r="D40" s="38"/>
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="D40" s="36"/>
       <c r="E40" s="7"/>
       <c r="F40" s="8"/>
-      <c r="G40" s="33"/>
+      <c r="G40" s="32"/>
       <c r="H40" s="27"/>
       <c r="I40" s="7"/>
-      <c r="J40" s="46"/>
+      <c r="J40" s="42"/>
       <c r="P40" s="31"/>
     </row>
     <row r="41" spans="2:16" x14ac:dyDescent="0.25">
-      <c r="B41" s="70" t="str">
-        <f t="shared" si="0"/>
+      <c r="B41" s="51" t="str">
+        <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="C41" s="6" t="str">
-        <f t="shared" si="1"/>
-[...2 lines deleted...]
-      <c r="D41" s="38"/>
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="D41" s="36"/>
       <c r="E41" s="7"/>
       <c r="F41" s="8"/>
-      <c r="G41" s="33"/>
+      <c r="G41" s="32"/>
       <c r="H41" s="27"/>
       <c r="I41" s="7"/>
-      <c r="J41" s="46"/>
-      <c r="P41" s="32"/>
+      <c r="J41" s="42"/>
     </row>
     <row r="42" spans="2:16" x14ac:dyDescent="0.25">
-      <c r="B42" s="70" t="str">
-        <f t="shared" si="0"/>
+      <c r="B42" s="51" t="str">
+        <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="C42" s="6" t="str">
-        <f t="shared" si="1"/>
-[...2 lines deleted...]
-      <c r="D42" s="38"/>
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="D42" s="36"/>
       <c r="E42" s="7"/>
       <c r="F42" s="8"/>
-      <c r="G42" s="33"/>
+      <c r="G42" s="32"/>
       <c r="H42" s="27"/>
       <c r="I42" s="7"/>
-      <c r="J42" s="46"/>
-      <c r="P42" s="32"/>
+      <c r="J42" s="42"/>
     </row>
     <row r="43" spans="2:16" x14ac:dyDescent="0.25">
-      <c r="B43" s="70" t="str">
-        <f t="shared" si="0"/>
+      <c r="B43" s="51" t="str">
+        <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="C43" s="6" t="str">
-        <f t="shared" si="1"/>
-[...2 lines deleted...]
-      <c r="D43" s="38"/>
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="D43" s="36"/>
       <c r="E43" s="7"/>
       <c r="F43" s="8"/>
-      <c r="G43" s="33"/>
+      <c r="G43" s="32"/>
       <c r="H43" s="27"/>
       <c r="I43" s="7"/>
-      <c r="J43" s="46"/>
-      <c r="P43" s="32"/>
+      <c r="J43" s="42"/>
     </row>
     <row r="44" spans="2:16" x14ac:dyDescent="0.25">
-      <c r="B44" s="70" t="str">
-        <f t="shared" si="0"/>
+      <c r="B44" s="51" t="str">
+        <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="C44" s="6" t="str">
-        <f t="shared" si="1"/>
-[...2 lines deleted...]
-      <c r="D44" s="38"/>
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="D44" s="36"/>
       <c r="E44" s="9"/>
       <c r="F44" s="10"/>
-      <c r="G44" s="34"/>
+      <c r="G44" s="33"/>
       <c r="H44" s="27"/>
       <c r="I44" s="9"/>
-      <c r="J44" s="47"/>
+      <c r="J44" s="43"/>
     </row>
     <row r="45" spans="2:16" x14ac:dyDescent="0.25">
-      <c r="B45" s="70" t="str">
-        <f t="shared" si="0"/>
+      <c r="B45" s="51" t="str">
+        <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="C45" s="6" t="str">
-        <f t="shared" si="1"/>
-[...2 lines deleted...]
-      <c r="D45" s="38"/>
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="D45" s="36"/>
       <c r="E45" s="9"/>
       <c r="F45" s="10"/>
-      <c r="G45" s="34"/>
+      <c r="G45" s="33"/>
       <c r="H45" s="27"/>
       <c r="I45" s="9"/>
-      <c r="J45" s="47"/>
+      <c r="J45" s="43"/>
     </row>
     <row r="46" spans="2:16" x14ac:dyDescent="0.25">
-      <c r="B46" s="70" t="str">
-        <f t="shared" si="0"/>
+      <c r="B46" s="51" t="str">
+        <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="C46" s="6" t="str">
-        <f t="shared" si="1"/>
-[...2 lines deleted...]
-      <c r="D46" s="38"/>
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="D46" s="36"/>
       <c r="E46" s="9"/>
       <c r="F46" s="10"/>
-      <c r="G46" s="34"/>
+      <c r="G46" s="33"/>
       <c r="H46" s="27"/>
       <c r="I46" s="9"/>
-      <c r="J46" s="47"/>
+      <c r="J46" s="43"/>
     </row>
     <row r="47" spans="2:16" x14ac:dyDescent="0.25">
-      <c r="B47" s="70" t="str">
-        <f t="shared" si="0"/>
+      <c r="B47" s="51" t="str">
+        <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="C47" s="6" t="str">
-        <f t="shared" si="1"/>
-[...2 lines deleted...]
-      <c r="D47" s="38"/>
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="D47" s="36"/>
       <c r="E47" s="9"/>
       <c r="F47" s="10"/>
-      <c r="G47" s="34"/>
+      <c r="G47" s="33"/>
       <c r="H47" s="27"/>
       <c r="I47" s="9"/>
-      <c r="J47" s="47"/>
+      <c r="J47" s="43"/>
     </row>
     <row r="48" spans="2:16" x14ac:dyDescent="0.25">
-      <c r="B48" s="70" t="str">
-        <f t="shared" si="0"/>
+      <c r="B48" s="51" t="str">
+        <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="C48" s="6" t="str">
-        <f t="shared" si="1"/>
-[...2 lines deleted...]
-      <c r="D48" s="38"/>
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="D48" s="36"/>
       <c r="E48" s="9"/>
       <c r="F48" s="10"/>
-      <c r="G48" s="34"/>
+      <c r="G48" s="33"/>
       <c r="H48" s="27"/>
       <c r="I48" s="9"/>
-      <c r="J48" s="47"/>
+      <c r="J48" s="43"/>
     </row>
     <row r="49" spans="2:10" x14ac:dyDescent="0.25">
-      <c r="B49" s="70" t="str">
-        <f t="shared" si="0"/>
+      <c r="B49" s="51" t="str">
+        <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="C49" s="6" t="str">
-        <f t="shared" si="1"/>
-[...2 lines deleted...]
-      <c r="D49" s="38"/>
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="D49" s="36"/>
       <c r="E49" s="9"/>
       <c r="F49" s="10"/>
-      <c r="G49" s="34"/>
+      <c r="G49" s="33"/>
       <c r="H49" s="27"/>
       <c r="I49" s="9"/>
-      <c r="J49" s="47"/>
+      <c r="J49" s="43"/>
     </row>
     <row r="50" spans="2:10" x14ac:dyDescent="0.25">
-      <c r="B50" s="70" t="str">
-        <f t="shared" si="0"/>
+      <c r="B50" s="51" t="str">
+        <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="C50" s="6" t="str">
-        <f t="shared" si="1"/>
-[...2 lines deleted...]
-      <c r="D50" s="38"/>
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="D50" s="36"/>
       <c r="E50" s="9"/>
       <c r="F50" s="10"/>
-      <c r="G50" s="34"/>
+      <c r="G50" s="33"/>
       <c r="H50" s="27"/>
       <c r="I50" s="9"/>
-      <c r="J50" s="47"/>
+      <c r="J50" s="43"/>
     </row>
     <row r="51" spans="2:10" x14ac:dyDescent="0.25">
-      <c r="B51" s="70" t="str">
-        <f t="shared" si="0"/>
+      <c r="B51" s="51" t="str">
+        <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="C51" s="6" t="str">
-        <f t="shared" si="1"/>
-[...2 lines deleted...]
-      <c r="D51" s="38"/>
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="D51" s="36"/>
       <c r="E51" s="9"/>
       <c r="F51" s="10"/>
-      <c r="G51" s="34"/>
+      <c r="G51" s="33"/>
       <c r="H51" s="27"/>
       <c r="I51" s="9"/>
-      <c r="J51" s="47"/>
+      <c r="J51" s="43"/>
     </row>
     <row r="52" spans="2:10" x14ac:dyDescent="0.25">
-      <c r="B52" s="70" t="str">
-        <f t="shared" si="0"/>
+      <c r="B52" s="51" t="str">
+        <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="C52" s="6" t="str">
-        <f t="shared" si="1"/>
-[...2 lines deleted...]
-      <c r="D52" s="38"/>
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="D52" s="36"/>
       <c r="E52" s="9"/>
       <c r="F52" s="10"/>
-      <c r="G52" s="34"/>
+      <c r="G52" s="33"/>
       <c r="H52" s="27"/>
       <c r="I52" s="9"/>
-      <c r="J52" s="47"/>
+      <c r="J52" s="43"/>
     </row>
     <row r="53" spans="2:10" x14ac:dyDescent="0.25">
-      <c r="B53" s="70" t="str">
-        <f t="shared" si="0"/>
+      <c r="B53" s="51" t="str">
+        <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="C53" s="6" t="str">
-        <f t="shared" si="1"/>
-[...2 lines deleted...]
-      <c r="D53" s="38"/>
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="D53" s="36"/>
       <c r="E53" s="9"/>
       <c r="F53" s="10"/>
-      <c r="G53" s="34"/>
+      <c r="G53" s="33"/>
       <c r="H53" s="27"/>
       <c r="I53" s="9"/>
-      <c r="J53" s="47"/>
+      <c r="J53" s="43"/>
     </row>
     <row r="54" spans="2:10" x14ac:dyDescent="0.25">
-      <c r="B54" s="70" t="str">
-        <f t="shared" si="0"/>
+      <c r="B54" s="51" t="str">
+        <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="C54" s="6" t="str">
-        <f t="shared" si="1"/>
-[...2 lines deleted...]
-      <c r="D54" s="38"/>
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="D54" s="36"/>
       <c r="E54" s="9"/>
       <c r="F54" s="10"/>
-      <c r="G54" s="34"/>
+      <c r="G54" s="33"/>
       <c r="H54" s="27"/>
       <c r="I54" s="9"/>
-      <c r="J54" s="47"/>
+      <c r="J54" s="43"/>
     </row>
     <row r="55" spans="2:10" x14ac:dyDescent="0.25">
-      <c r="B55" s="70" t="str">
-        <f t="shared" si="0"/>
+      <c r="B55" s="51" t="str">
+        <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="C55" s="6" t="str">
-        <f t="shared" si="1"/>
-[...2 lines deleted...]
-      <c r="D55" s="38"/>
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="D55" s="36"/>
       <c r="E55" s="9"/>
       <c r="F55" s="10"/>
-      <c r="G55" s="34"/>
+      <c r="G55" s="33"/>
       <c r="H55" s="27"/>
       <c r="I55" s="9"/>
-      <c r="J55" s="47"/>
+      <c r="J55" s="43"/>
     </row>
     <row r="56" spans="2:10" x14ac:dyDescent="0.25">
-      <c r="B56" s="70" t="str">
-        <f t="shared" si="0"/>
+      <c r="B56" s="51" t="str">
+        <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="C56" s="6" t="str">
-        <f t="shared" si="1"/>
-[...2 lines deleted...]
-      <c r="D56" s="38"/>
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="D56" s="36"/>
       <c r="E56" s="9"/>
       <c r="F56" s="10"/>
-      <c r="G56" s="34"/>
+      <c r="G56" s="33"/>
       <c r="H56" s="27"/>
       <c r="I56" s="9"/>
-      <c r="J56" s="47"/>
+      <c r="J56" s="43"/>
     </row>
     <row r="57" spans="2:10" x14ac:dyDescent="0.25">
-      <c r="B57" s="70" t="str">
-        <f t="shared" si="0"/>
+      <c r="B57" s="51" t="str">
+        <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="C57" s="6" t="str">
-        <f t="shared" si="1"/>
-[...2 lines deleted...]
-      <c r="D57" s="38"/>
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="D57" s="36"/>
       <c r="E57" s="9"/>
       <c r="F57" s="10"/>
-      <c r="G57" s="34"/>
+      <c r="G57" s="33"/>
       <c r="H57" s="27"/>
       <c r="I57" s="9"/>
-      <c r="J57" s="47"/>
+      <c r="J57" s="43"/>
     </row>
     <row r="58" spans="2:10" x14ac:dyDescent="0.25">
-      <c r="B58" s="70" t="str">
-        <f t="shared" si="0"/>
+      <c r="B58" s="51" t="str">
+        <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="C58" s="6" t="str">
-        <f t="shared" si="1"/>
-[...2 lines deleted...]
-      <c r="D58" s="38"/>
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="D58" s="36"/>
       <c r="E58" s="9"/>
       <c r="F58" s="10"/>
-      <c r="G58" s="34"/>
+      <c r="G58" s="33"/>
       <c r="H58" s="27"/>
       <c r="I58" s="9"/>
-      <c r="J58" s="47"/>
+      <c r="J58" s="43"/>
     </row>
     <row r="59" spans="2:10" x14ac:dyDescent="0.25">
-      <c r="B59" s="70" t="str">
-        <f t="shared" si="0"/>
+      <c r="B59" s="51" t="str">
+        <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="C59" s="6" t="str">
-        <f t="shared" si="1"/>
-[...2 lines deleted...]
-      <c r="D59" s="38"/>
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="D59" s="36"/>
       <c r="E59" s="9"/>
       <c r="F59" s="10"/>
-      <c r="G59" s="34"/>
+      <c r="G59" s="33"/>
       <c r="H59" s="27"/>
       <c r="I59" s="9"/>
-      <c r="J59" s="47"/>
+      <c r="J59" s="43"/>
     </row>
     <row r="60" spans="2:10" x14ac:dyDescent="0.25">
-      <c r="B60" s="70" t="str">
-        <f t="shared" si="0"/>
+      <c r="B60" s="51" t="str">
+        <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="C60" s="6" t="str">
-        <f t="shared" si="1"/>
-[...2 lines deleted...]
-      <c r="D60" s="38"/>
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="D60" s="36"/>
       <c r="E60" s="9"/>
       <c r="F60" s="10"/>
-      <c r="G60" s="34"/>
+      <c r="G60" s="33"/>
       <c r="H60" s="27"/>
       <c r="I60" s="9"/>
-      <c r="J60" s="47"/>
+      <c r="J60" s="43"/>
     </row>
     <row r="61" spans="2:10" x14ac:dyDescent="0.25">
-      <c r="B61" s="70" t="str">
-        <f t="shared" si="0"/>
+      <c r="B61" s="51" t="str">
+        <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="C61" s="6" t="str">
-        <f t="shared" si="1"/>
-[...2 lines deleted...]
-      <c r="D61" s="38"/>
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="D61" s="36"/>
       <c r="E61" s="9"/>
       <c r="F61" s="10"/>
-      <c r="G61" s="34"/>
+      <c r="G61" s="33"/>
       <c r="H61" s="27"/>
       <c r="I61" s="9"/>
-      <c r="J61" s="47"/>
+      <c r="J61" s="43"/>
     </row>
     <row r="62" spans="2:10" ht="13.8" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B62" s="71" t="str">
-        <f t="shared" si="0"/>
+      <c r="B62" s="52" t="str">
+        <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="C62" s="11" t="str">
-        <f t="shared" si="1"/>
-[...2 lines deleted...]
-      <c r="D62" s="39"/>
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="D62" s="37"/>
       <c r="E62" s="12"/>
       <c r="F62" s="13"/>
-      <c r="G62" s="35"/>
+      <c r="G62" s="34"/>
       <c r="H62" s="28"/>
       <c r="I62" s="12"/>
-      <c r="J62" s="48"/>
+      <c r="J62" s="44"/>
     </row>
     <row r="63" spans="2:10" x14ac:dyDescent="0.25"/>
     <row r="64" spans="2:10" x14ac:dyDescent="0.25"/>
     <row r="65" spans="2:10" ht="13.8" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="66" spans="2:10" ht="25.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="C66" s="50" t="s">
-[...4 lines deleted...]
-      <c r="F66" s="61"/>
+      <c r="C66" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="D66" s="58"/>
+      <c r="E66" s="67"/>
+      <c r="F66" s="68"/>
     </row>
     <row r="67" spans="2:10" x14ac:dyDescent="0.25"/>
     <row r="68" spans="2:10" ht="13.8" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="69" spans="2:10" ht="25.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="C69" s="50" t="s">
-[...4 lines deleted...]
-      <c r="F69" s="59"/>
+      <c r="C69" s="57" t="s">
+        <v>49</v>
+      </c>
+      <c r="D69" s="58"/>
+      <c r="E69" s="65"/>
+      <c r="F69" s="66"/>
     </row>
     <row r="70" spans="2:10" x14ac:dyDescent="0.25"/>
     <row r="71" spans="2:10" x14ac:dyDescent="0.25"/>
     <row r="72" spans="2:10" ht="15" x14ac:dyDescent="0.25">
-      <c r="E72" s="49"/>
-[...2 lines deleted...]
-      <c r="H72" s="49"/>
+      <c r="E72" s="56"/>
+      <c r="F72" s="56"/>
+      <c r="G72" s="56"/>
+      <c r="H72" s="56"/>
     </row>
     <row r="73" spans="2:10" ht="15" x14ac:dyDescent="0.25">
       <c r="E73" s="14"/>
       <c r="F73" s="15"/>
       <c r="G73" s="15"/>
-      <c r="I73" s="52" t="str">
-[...3 lines deleted...]
-      <c r="J73" s="52"/>
+      <c r="I73" s="59"/>
+      <c r="J73" s="59"/>
     </row>
     <row r="74" spans="2:10" ht="15" x14ac:dyDescent="0.25">
       <c r="B74" s="16"/>
       <c r="C74" s="16"/>
       <c r="D74" s="16"/>
       <c r="E74" s="17"/>
       <c r="F74" s="17"/>
       <c r="G74" s="17"/>
-      <c r="I74" s="53"/>
-[...4 lines deleted...]
-    </row>
+      <c r="I74" s="60"/>
+      <c r="J74" s="60"/>
+    </row>
+    <row r="75" spans="2:10" x14ac:dyDescent="0.25"/>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="wpNxlEiJV4rOWrlzXVfTHwPPs7JevdAIkemOJfP2UtKxyIRKp2NKfQwQFwQI9eVRCCRtj1MkApG3ZT6rWuYltg==" saltValue="AFh0OBzNKDgIKX+yxKGR7A==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="UT+BPdpNIZblgoH4IzaMPeAimtjxkXvt/OvagB0U7Fx2bsN1iIXwwVTesXvnHmk/9QwhYvgLmc+Z2obo9NptaA==" saltValue="W/Jk+oXpTIsDdfuGaZ95JQ==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="10">
     <mergeCell ref="E72:H72"/>
     <mergeCell ref="C66:D66"/>
     <mergeCell ref="I73:J73"/>
     <mergeCell ref="I74:J74"/>
     <mergeCell ref="B6:J6"/>
     <mergeCell ref="E8:G8"/>
     <mergeCell ref="E69:F69"/>
     <mergeCell ref="E66:F66"/>
     <mergeCell ref="C69:D69"/>
     <mergeCell ref="C14:D14"/>
   </mergeCells>
   <dataValidations count="3">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="G15:G62" xr:uid="{FF211BE8-EAE6-45B8-8EC5-DF20C58793CF}">
       <formula1>$P$14:$T$14</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="H15:H62" xr:uid="{92ECB41B-EE16-4F71-B58B-F7C5540738B8}">
       <formula1>INDIRECT(G15)</formula1>
     </dataValidation>
     <dataValidation type="textLength" operator="equal" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Chybné číslo chovu" error="Číslo chovu musí obsahovat 8 číslic." sqref="D15:D62" xr:uid="{A2EC3010-27E2-423C-B58F-B785B6003D23}">
       <formula1>8</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="56" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;R&amp;G</oddHeader>
   </headerFooter>
   <drawing r:id="rId2"/>
   <legacyDrawingHF r:id="rId3"/>
 </worksheet>
 </file>
 
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2D4163E1-DDD9-4795-AE55-6ED0D18128AB}">
+  <sheetPr>
+    <tabColor rgb="FFFF0000"/>
+  </sheetPr>
+  <dimension ref="B2:S7"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="Q3" sqref="Q3"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="3.33203125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="2:19" ht="21" x14ac:dyDescent="0.4">
+      <c r="B2" s="70" t="s">
+        <v>55</v>
+      </c>
+      <c r="C2" s="70"/>
+      <c r="D2" s="70"/>
+      <c r="E2" s="70"/>
+      <c r="F2" s="70"/>
+      <c r="G2" s="70"/>
+      <c r="H2" s="70"/>
+      <c r="I2" s="70"/>
+    </row>
+    <row r="4" spans="2:19" x14ac:dyDescent="0.25">
+      <c r="B4" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="5" spans="2:19" x14ac:dyDescent="0.25">
+      <c r="B5" s="55" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="7" spans="2:19" x14ac:dyDescent="0.25">
+      <c r="B7" t="s">
+        <v>57</v>
+      </c>
+      <c r="J7" t="s">
+        <v>58</v>
+      </c>
+      <c r="S7" t="s">
+        <v>59</v>
+      </c>
+    </row>
+  </sheetData>
+  <sheetProtection algorithmName="SHA-512" hashValue="8uxa2a0YCX5BstiW7JAvm6JMYR4+rxruvEuHqvVnQRf4dBViC3TSUqeWNDrAvtilbh/HQdG/IffvH5cyLOFj/A==" saltValue="l7iJtrdR+L1J30Q6MKdIMA==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <mergeCells count="1">
+    <mergeCell ref="B2:I2"/>
+  </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="B5" r:id="rId1" xr:uid="{D6BFC8AB-BE7D-47E6-A06F-65B3BA2A768F}"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
+  <drawing r:id="rId2"/>
+</worksheet>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Listy</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Pojmenované oblasti</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="7" baseType="lpstr">
+    <vt:vector size="8" baseType="lpstr">
       <vt:lpstr>DOTAZNÍK - MÍSTO POJIŠTĚNÍ</vt:lpstr>
+      <vt:lpstr>NÁVOD - číslo objektu_stáje</vt:lpstr>
       <vt:lpstr>drůbež</vt:lpstr>
       <vt:lpstr>kozy</vt:lpstr>
       <vt:lpstr>'DOTAZNÍK - MÍSTO POJIŠTĚNÍ'!Oblast_tisku</vt:lpstr>
       <vt:lpstr>ovce</vt:lpstr>
       <vt:lpstr>prasata</vt:lpstr>
       <vt:lpstr>skot</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Frýzek Miloš</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 